--- v0 (2026-04-07)
+++ v1 (2026-08-21)
@@ -1,76 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2159"/>
         <w:gridCol w:w="7457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA5512" w:rsidRPr="0070608F" w14:paraId="50F36FC1" w14:textId="77777777" w:rsidTr="00C820AC">
+      <w:tr w:rsidR="00DA5512" w:rsidRPr="00E96C82" w14:paraId="50F36FC1" w14:textId="77777777" w:rsidTr="00C820AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="008432E7" w14:textId="77777777" w:rsidR="00DA5512" w:rsidRPr="0070608F" w:rsidRDefault="00DA5512" w:rsidP="00DA5512">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -160,51 +166,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2368"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2013"/>
         <w:gridCol w:w="7603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00405BEF" w:rsidRPr="0070608F" w14:paraId="1A976CC4" w14:textId="77777777" w:rsidTr="000861CF">
+      <w:tr w:rsidR="00405BEF" w:rsidRPr="00E96C82" w14:paraId="1A976CC4" w14:textId="77777777" w:rsidTr="000861CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A95DFC5" w14:textId="77777777" w:rsidR="00405BEF" w:rsidRPr="0070608F" w:rsidRDefault="00405BEF" w:rsidP="00405BEF">
             <w:pPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -315,64 +321,77 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja pieteikumu iesniedz pakalpojumu portālā, </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">valsts nodevas </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">apmaksa jāveic tiešsaistē </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E96C82">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://registrs.ur.gov.lv/"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://registrs.ur.gov.lv/</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>. Ja pieteikumu iesniedz ārpus portāla, jāpievieno informācija par valsts nodevas apmaksu</w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
                 <w:lang w:val="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> (maksājuma uzdevumu vai jāaizpilda attiecīgais punkts)</w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -596,51 +615,51 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE1412" w:rsidRPr="0070608F" w14:paraId="6BF8500F" w14:textId="77777777" w:rsidTr="000861CF">
+      <w:tr w:rsidR="00DE1412" w:rsidRPr="00E96C82" w14:paraId="6BF8500F" w14:textId="77777777" w:rsidTr="000861CF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3470F1C8" w14:textId="4081F759" w:rsidR="00DE1412" w:rsidRPr="0070608F" w:rsidRDefault="00DE1412" w:rsidP="00FA7918">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -660,51 +679,51 @@
               </w:rPr>
               <w:t>Nosaukums</w:t>
             </w:r>
             <w:r w:rsidR="00812B27" w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00812B27" w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(atbilstoši dibināšanas lēmumam un statūtiem. Nodibinājuma nosaukumā jāietver vārds "nodibinājums" vai "fonds")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1412" w:rsidRPr="0070608F" w14:paraId="7870151C" w14:textId="77777777" w:rsidTr="000861CF">
+      <w:tr w:rsidR="00DE1412" w:rsidRPr="00E96C82" w14:paraId="7870151C" w14:textId="77777777" w:rsidTr="000861CF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30243773" w14:textId="40732008" w:rsidR="00D15B7F" w:rsidRPr="0070608F" w:rsidRDefault="00D15B7F" w:rsidP="00D15B7F">
             <w:pPr>
               <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -717,51 +736,51 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2159"/>
         <w:gridCol w:w="2485"/>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="2486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA7918" w:rsidRPr="0070608F" w14:paraId="1D7B8AAC" w14:textId="77777777" w:rsidTr="00A71833">
+      <w:tr w:rsidR="00FA7918" w:rsidRPr="00E96C82" w14:paraId="1D7B8AAC" w14:textId="77777777" w:rsidTr="00A71833">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76791084" w14:textId="3C093579" w:rsidR="00FA7918" w:rsidRPr="0070608F" w:rsidRDefault="00FA7918" w:rsidP="00FA7918">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
@@ -781,61 +800,74 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0057384A" w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0057384A" w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">adresei jāatbilst Valsts adrešu reģistra datiem: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="0057384A">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="0057384A" w:rsidRPr="00E96C82">
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.kadastrs.lv/"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="0057384A">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0057384A" w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://www.kadastrs.lv/</w:t>
+            </w:r>
+            <w:r w:rsidR="0057384A">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidR="0057384A" w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA7918" w:rsidRPr="0070608F" w14:paraId="5E0C79C6" w14:textId="77777777" w:rsidTr="00A71833">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
@@ -1289,51 +1321,51 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE1412" w:rsidRPr="0070608F" w14:paraId="00988D9D" w14:textId="77777777" w:rsidTr="00A71833">
+      <w:tr w:rsidR="00DE1412" w:rsidRPr="00E96C82" w14:paraId="00988D9D" w14:textId="77777777" w:rsidTr="00A71833">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F2CB13F" w14:textId="384DBED2" w:rsidR="00DE1412" w:rsidRPr="0070608F" w:rsidRDefault="00DE1412" w:rsidP="001571E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
@@ -1370,51 +1402,51 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(atbilstoši </w:t>
             </w:r>
             <w:r w:rsidR="00812B27" w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">dibināšanas lēmumam un </w:t>
             </w:r>
             <w:r w:rsidR="001571E0" w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>statūtiem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1412" w:rsidRPr="0070608F" w14:paraId="244C28AD" w14:textId="77777777" w:rsidTr="0070608F">
+      <w:tr w:rsidR="00DE1412" w:rsidRPr="00E96C82" w14:paraId="244C28AD" w14:textId="77777777" w:rsidTr="0070608F">
         <w:trPr>
           <w:trHeight w:val="5015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="777D7DB3" w14:textId="77777777" w:rsidR="00670AE7" w:rsidRPr="0070608F" w:rsidRDefault="00670AE7" w:rsidP="001571E0">
             <w:pPr>
               <w:pStyle w:val="Atpakaadreseuzaploksnes"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="491D1CD2" w14:textId="77777777" w:rsidR="00DE1412" w:rsidRPr="006831EC" w:rsidRDefault="00DE1412" w:rsidP="005B1E0B">
@@ -1422,51 +1454,51 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE1412" w:rsidRPr="006831EC" w14:paraId="5599E3C8" w14:textId="77777777" w:rsidTr="00BB68FB">
+      <w:tr w:rsidR="00DE1412" w:rsidRPr="00E96C82" w14:paraId="5599E3C8" w14:textId="77777777" w:rsidTr="00BB68FB">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="7CE76EFD" w14:textId="4C621C77" w:rsidR="00DE1412" w:rsidRPr="0070608F" w:rsidRDefault="00DE1412" w:rsidP="007A23C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="lv-LV"/>
@@ -3167,51 +3199,51 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9568"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B6CD3" w:rsidRPr="006831EC" w14:paraId="16378F75" w14:textId="77777777" w:rsidTr="002E2F17">
+      <w:tr w:rsidR="009B6CD3" w:rsidRPr="00E96C82" w14:paraId="16378F75" w14:textId="77777777" w:rsidTr="002E2F17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D245758" w14:textId="44681EE9" w:rsidR="009B6CD3" w:rsidRPr="0070608F" w:rsidRDefault="00265FDA" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk199228462"/>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -3444,51 +3476,51 @@
           <w:p w14:paraId="6C971241" w14:textId="77777777" w:rsidR="009B6CD3" w:rsidRPr="006831EC" w:rsidRDefault="009B6CD3" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1809"/>
               <w:gridCol w:w="7512"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009B6CD3" w:rsidRPr="006831EC" w14:paraId="0BB74ADA" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="009B6CD3" w:rsidRPr="00E96C82" w14:paraId="0BB74ADA" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="7AA449FC" w14:textId="77777777" w:rsidR="009B6CD3" w:rsidRPr="0070608F" w:rsidRDefault="009B6CD3" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -3574,51 +3606,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="78E79113" w14:textId="77777777" w:rsidR="009B6CD3" w:rsidRPr="0070608F" w:rsidRDefault="009B6CD3" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā nav piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B6CD3" w:rsidRPr="006831EC" w14:paraId="0EDC17E4" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="009B6CD3" w:rsidRPr="00E96C82" w14:paraId="0EDC17E4" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w14:paraId="5920B702" w14:textId="77777777" w:rsidR="009B6CD3" w:rsidRPr="0070608F" w:rsidRDefault="009B6CD3" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dzimšanas datums          </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5719ABAE" w14:textId="77777777" w:rsidR="009B6CD3" w:rsidRPr="0070608F" w:rsidRDefault="009B6CD3" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
@@ -3678,51 +3710,51 @@
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta veids</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7370" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="3D7424CF" w14:textId="77777777" w:rsidR="009B6CD3" w:rsidRPr="006831EC" w:rsidRDefault="009B6CD3" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B6CD3" w:rsidRPr="006831EC" w14:paraId="189900DB" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="009B6CD3" w:rsidRPr="00E96C82" w14:paraId="189900DB" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1951" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="554A55EB" w14:textId="77777777" w:rsidR="009B6CD3" w:rsidRPr="0070608F" w:rsidRDefault="009B6CD3" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Dokumenta nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3860" w:type="dxa"/>
                 </w:tcPr>
@@ -4243,88 +4275,88 @@
             </w:r>
             <w:r w:rsidR="00206805" w:rsidRPr="006831EC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ý</w:t>
             </w:r>
             <w:r w:rsidR="00EB1697">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB1697" w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>nepieciešamos laukos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00031D1C" w:rsidRPr="006831EC" w14:paraId="1631201F" w14:textId="77777777" w:rsidTr="002E2F17">
+      <w:tr w:rsidR="00031D1C" w:rsidRPr="00E96C82" w14:paraId="1631201F" w14:textId="77777777" w:rsidTr="002E2F17">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B0F59DE" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="006831EC" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4661"/>
               <w:gridCol w:w="4661"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00031D1C" w:rsidRPr="0070608F" w14:paraId="2A951C2C" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="00031D1C" w:rsidRPr="00E96C82" w14:paraId="2A951C2C" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:trPr>
                 <w:trHeight w:val="334"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9322" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="41566608" w14:textId="490520DD" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="004616B5" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>9</w:t>
@@ -4421,51 +4453,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="9321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2975"/>
               <w:gridCol w:w="6346"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00031D1C" w:rsidRPr="0070608F" w14:paraId="2EF43699" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="00031D1C" w:rsidRPr="00E96C82" w14:paraId="2EF43699" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9321" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="6419057B" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Personas, kurai Latvijas Republikā ir piešķirts personas kods</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -4499,67 +4531,76 @@
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="360702AA" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="0070608F" w14:paraId="2C77A243" w14:textId="77777777" w:rsidTr="0092350B">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B687A44" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
+                <w:p w14:paraId="3B687A44" w14:textId="45020F5A" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000F3310">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="322765C2" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="0070608F" w14:paraId="76DA4390" w14:textId="77777777" w:rsidTr="0092350B">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -4696,66 +4737,75 @@
                 <w:p w14:paraId="2AAB49F7" w14:textId="2E67740A" w:rsidR="0092350B" w:rsidRPr="0070608F" w:rsidRDefault="0092350B" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>(diena / mēnesis / gads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="0070608F" w14:paraId="48060B08" w14:textId="77777777" w:rsidTr="0092350B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEB69AE" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
+                <w:p w14:paraId="4CEB69AE" w14:textId="715DF62C" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Valstspiederība</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002D6FDD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:val="lv-LV"/>
+                    </w:rPr>
+                    <w:t>/-s</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6346" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E4213FF" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="0070608F" w14:paraId="75FE25E7" w14:textId="77777777" w:rsidTr="0092350B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2975" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -5054,123 +5104,161 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9333" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9333"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00031D1C" w:rsidRPr="006831EC" w14:paraId="43F8ADCB" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="00031D1C" w:rsidRPr="00E96C82" w14:paraId="43F8ADCB" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="22522240" w14:textId="7F64C752" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00F05CE5" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
                   <w:r w:rsidR="00031D1C" w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">.2. Veids kādā tiek īstenota kontrole </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00031D1C" w:rsidRPr="006831EC" w14:paraId="6DB941AE" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="36301598" w14:textId="17BFC2FE" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00F05CE5" w:rsidP="002E2F17">
+                <w:p w14:paraId="36301598" w14:textId="1AA1F301" w:rsidR="00031D1C" w:rsidRPr="0070608F" w:rsidRDefault="00F05CE5" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
                   <w:r w:rsidR="00031D1C" w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.2.1. Caur statusu juridiskajā personā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002556B3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:b/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="002556B3" w:rsidRPr="002556B3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>(aizpilda 9.2.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001E72F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002556B3" w:rsidRPr="002556B3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>. punktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00031D1C" w:rsidRPr="006831EC" w14:paraId="5B5A6834" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="00031D1C" w:rsidRPr="00E96C82" w14:paraId="5B5A6834" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:trPr>
                 <w:trHeight w:val="1136"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9333" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7719ABC4" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="006831EC" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2EDF6C46" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="006831EC" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:widowControl/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
@@ -5487,126 +5575,174 @@
                   </w:r>
                   <w:r w:rsidR="00251F19">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.3.1.apakšpunktu)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4ABFFCEC" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="006831EC" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
+          <w:p w14:paraId="4ABFFCEC" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55C5894D" w14:textId="77777777" w:rsidR="00031D1C" w:rsidRPr="006831EC" w:rsidRDefault="00031D1C" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38FF7CAD" w14:textId="77777777" w:rsidR="009B6CD3" w:rsidRDefault="009B6CD3" w:rsidP="00B16BA6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9333"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="006831EC" w14:paraId="33A21EC9" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="33A21EC9" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A914F74" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
+          <w:p w14:paraId="7A914F74" w14:textId="46AE68FC" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">9.2.2. Kā atsevišķa persona, kas kontrolē  </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(aizpilda 9.3. punktu)</w:t>
+              <w:t>(aizpilda 9.3</w:t>
+            </w:r>
+            <w:r w:rsidR="001E72F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. un </w:t>
+            </w:r>
+            <w:r w:rsidR="001E72F9" w:rsidRPr="002556B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="001E72F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001E72F9" w:rsidRPr="002556B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. punktu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0D2E" w:rsidRPr="006831EC" w14:paraId="6AA87CF9" w14:textId="77777777" w:rsidTr="001B554F">
         <w:trPr>
           <w:trHeight w:val="2136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D83D26B" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="006831EC" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Atzīmēt</w:t>
@@ -5875,147 +6011,385 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9333"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="006831EC" w14:paraId="20C8658A" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="20C8658A" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="50712C96" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
+          <w:p w14:paraId="50712C96" w14:textId="049B6864" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>9.2.3. Cits kontroles veids</w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 9.3. punktu)</w:t>
+              <w:t>(ja kontroli īsteno ar citas personas starpniecību aizpilda 9.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="001E72F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidR="001E72F9" w:rsidRPr="002556B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="001E72F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001E72F9" w:rsidRPr="002556B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. punktu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="006831EC" w14:paraId="76AC6FAB" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="76AC6FAB" w14:textId="77777777" w:rsidTr="001B554F">
         <w:trPr>
           <w:trHeight w:val="1055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42EC19F4" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="006831EC" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01B3DE9C" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRDefault="005B0D2E" w:rsidP="00B16BA6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343DD444" w14:textId="77777777" w:rsidR="002556B3" w:rsidRDefault="002556B3" w:rsidP="00B16BA6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-105"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9354" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="6216"/>
+        <w:gridCol w:w="21"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002556B3" w:rsidRPr="00CC431C" w14:paraId="7F32F2D8" w14:textId="77777777" w:rsidTr="002556B3">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9333" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="095BCD48" w14:textId="496DB9C0" w:rsidR="002556B3" w:rsidRPr="00470093" w:rsidRDefault="002556B3" w:rsidP="002556B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00470093">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00470093">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. Īstenotās kontroles apjoms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21DEE63A" w14:textId="77777777" w:rsidR="002556B3" w:rsidRPr="00470093" w:rsidRDefault="002556B3" w:rsidP="002556B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002556B3" w:rsidRPr="00F1081A" w14:paraId="2712D841" w14:textId="77777777" w:rsidTr="002556B3">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="609B3603" w14:textId="77777777" w:rsidR="002556B3" w:rsidRPr="00470093" w:rsidRDefault="002556B3" w:rsidP="002556B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470093">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Apraksts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D740082" w14:textId="77777777" w:rsidR="002556B3" w:rsidRPr="00470093" w:rsidRDefault="002556B3" w:rsidP="002556B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470093">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(ja kontroli īsteno citā veidā, piemēram, izmantojot pārstāvības vai uzraudzības tiesības, saņemot labuma daļu, ar aktīvu nodošanas palīdzību vai īstenojot faktisku ietekmi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="264458E4" w14:textId="77777777" w:rsidR="002556B3" w:rsidRPr="00470093" w:rsidRDefault="002556B3" w:rsidP="002556B3">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B1B3CFB" w14:textId="77777777" w:rsidR="002556B3" w:rsidRDefault="002556B3" w:rsidP="00B16BA6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2962"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="4556"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="1C524853" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="1C524853" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2C78C990" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk498873976"/>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -6036,51 +6410,51 @@
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ja kontroli īsteno ar juridiskās personas starpniecību aizpilda 9.3.1.apakšpunktu, ja ar fiziskās personas starpniecību aizpilda 9.3.2. apakšpunktu</w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="62A58C60" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="62A58C60" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1BAD4E67" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>9.3.1. Informācija par juridisko personu, ar kuras starpniecību īsteno kontroli</w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
@@ -6386,51 +6760,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4556" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0307D0B7" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="2FF0DE50" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="2FF0DE50" w14:textId="77777777" w:rsidTr="001B554F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="416A8EB0" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kontrole tiek īstenota juridiskajā personā, kas iesniedz pieteikumu</w:t>
             </w:r>
           </w:p>
@@ -6717,109 +7091,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4556" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="496C6330" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="456A2225" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="456A2225" w14:textId="77777777" w:rsidTr="001B554F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="75CFF154" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Kontrole tiek īstenota ar personas Nr._ starpniecību</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68D396C2" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRDefault="005B0D2E" w:rsidP="00B16BA6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9333" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2150"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="923"/>
         <w:gridCol w:w="5010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="20148635" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="20148635" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="660D1CBE" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk499421469"/>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -6918,51 +7293,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17A98AF8" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="49572D15" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="49572D15" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="175DFD9A" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
@@ -7175,51 +7550,50 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EF0DBC9" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="2EABDCED" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DD4C409" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7640,51 +8014,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Institūcija </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5933" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3801FBCC" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="335A935B" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="335A935B" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20D8AC66" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
@@ -7798,51 +8172,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F4404D2" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="67B92AB0" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="67B92AB0" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="00D4AD95" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
@@ -8507,51 +8881,51 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">  Institūcija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33FA3A97" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="0070608F" w14:paraId="5A3AF932" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="5A3AF932" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9333" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0945EA52" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
@@ -8574,51 +8948,51 @@
     <w:p w14:paraId="1C9FC067" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRDefault="005B0D2E" w:rsidP="00B16BA6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9321" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9321"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="006831EC" w14:paraId="0C44EB2F" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="0C44EB2F" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5E4EB364" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">9.4. Apliecinājums, ja patieso labuma guvēju noskaidrot nav </w:t>
@@ -8635,82 +9009,114 @@
               <w:t>iespējams</w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(nav attiecināms uz nodibinājumiem(fondiem))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="006831EC" w14:paraId="36B34C31" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="36B34C31" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AFF141C" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="006831EC" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006831EC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="006831EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Apliecinu/-ām, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  proliferācijas finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
+              <w:t>Apliecinu/-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ām</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ka, izmantojot visus iespējamos noskaidrošanas līdzekļus secināts, ka nav iespējams noskaidrot nevienu fizisko personu  —  patieso labuma guvēju Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>proliferācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> finansēšanas novēršanas likuma 1. panta 5. punkta izpratnē —, kā arī ir izslēgtas šaubas, ka juridiskajai personai ir patiesais labuma guvējs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0D2E" w:rsidRPr="006831EC" w14:paraId="73E67DCD" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9321" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="177EBB5C" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pamatojums (norādāms obligāti)</w:t>
@@ -8756,118 +9162,136 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="006831EC" w14:paraId="4120962F" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="4120962F" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="69BE35BD" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="0070608F" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
+          <w:p w14:paraId="69BE35BD" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="000F3310" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">9.5. Apliecinājums, ja informācija par patieso labuma guvēju nav jāiesniedz </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(iesniedz tikai akciju sabiedrības, kuru akcijas kotētas Eiropas Savienības vai Eiropas Ekonomiskās zonas valstu biržās)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0D2E" w:rsidRPr="006831EC" w14:paraId="02FCA102" w14:textId="77777777" w:rsidTr="001B554F">
+      <w:tr w:rsidR="005B0D2E" w:rsidRPr="00E96C82" w14:paraId="02FCA102" w14:textId="77777777" w:rsidTr="001B554F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A2E72F3" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="006831EC" w:rsidRDefault="005B0D2E" w:rsidP="001B554F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006831EC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>¨</w:t>
             </w:r>
             <w:r w:rsidRPr="006831EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Apliecinu/-ām, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra status</w:t>
+              <w:t>Apliecinu/-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ām</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>, ka patiesais labuma guvējs ir akcionārs tādā akciju sabiedrībā, kuras akcijas ir iekļautas regulētajā tirgū, un veids, kādā tiek īstenota kontrole pār juridisko personu, izriet tikai no akcionāra status</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="520A21C4" w14:textId="77777777" w:rsidR="005B0D2E" w:rsidRPr="006831EC" w:rsidRDefault="005B0D2E" w:rsidP="00B16BA6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
@@ -8987,51 +9411,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ir pievienots maksājumu apliecinošs dokuments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D272C0" w:rsidRPr="0070608F" w14:paraId="7FC179A0" w14:textId="77777777" w:rsidTr="006123C8">
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00E96C82" w14:paraId="7FC179A0" w14:textId="77777777" w:rsidTr="006123C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E117BA6" w14:textId="6C0C514D" w:rsidR="00D272C0" w:rsidRPr="0070608F" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -9098,57 +9522,56 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="187667B2" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="0070608F" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Fiziska persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D272C0" w:rsidRPr="0070608F" w14:paraId="34751C63" w14:textId="77777777" w:rsidTr="006123C8">
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00E96C82" w14:paraId="34751C63" w14:textId="77777777" w:rsidTr="006123C8">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A961F3F" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="0070608F" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds</w:t>
             </w:r>
@@ -9411,51 +9834,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(diena / mēnesis / gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D272C0" w:rsidRPr="0070608F" w14:paraId="3DC23679" w14:textId="77777777" w:rsidTr="006123C8">
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00E96C82" w14:paraId="3DC23679" w14:textId="77777777" w:rsidTr="006123C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C7E6E69" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="0070608F" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma dokumenta Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9538,51 +9961,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52D87A4D" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="0070608F" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D272C0" w:rsidRPr="0070608F" w14:paraId="1AAFE390" w14:textId="77777777" w:rsidTr="006123C8">
+      <w:tr w:rsidR="00D272C0" w:rsidRPr="00E96C82" w14:paraId="1AAFE390" w14:textId="77777777" w:rsidTr="006123C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="765C1761" w14:textId="77777777" w:rsidR="00D272C0" w:rsidRPr="0070608F" w:rsidRDefault="00D272C0" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksājuma references Nr. (Informācija nav norādāma obligāti)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9894,51 +10317,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3964C070" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="0070608F" w:rsidRDefault="00CC4401" w:rsidP="00CC4401">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC4401" w:rsidRPr="006831EC" w14:paraId="788F209B" w14:textId="77777777" w:rsidTr="0082228F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E10781B" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="006831EC" w:rsidRDefault="00CC4401" w:rsidP="00CC4401">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
@@ -9990,51 +10449,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27300727" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="0070608F" w:rsidRDefault="00CC4401" w:rsidP="00B8640E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC4401" w:rsidRPr="006831EC" w14:paraId="1E387C60" w14:textId="77777777" w:rsidTr="0082228F">
         <w:trPr>
           <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25E2D86A" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="006831EC" w:rsidRDefault="00CC4401" w:rsidP="00CC4401">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
@@ -10101,51 +10596,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17511FAA" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="0070608F" w:rsidRDefault="00CC4401" w:rsidP="00B8640E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC4401" w:rsidRPr="006831EC" w14:paraId="78DB3D67" w14:textId="77777777" w:rsidTr="0082228F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78082A84" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="006831EC" w:rsidRDefault="00CC4401" w:rsidP="00CC4401">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
@@ -10236,51 +10767,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB50DB1" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="0070608F" w:rsidRDefault="00CC4401" w:rsidP="00B8640E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC4401" w:rsidRPr="006831EC" w14:paraId="027B39EE" w14:textId="77777777" w:rsidTr="0082228F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DCF8D3C" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="006831EC" w:rsidRDefault="00CC4401" w:rsidP="00CC4401">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -10310,51 +10877,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7155C533" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="0070608F" w:rsidRDefault="00CC4401" w:rsidP="00B8640E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC4401" w:rsidRPr="006831EC" w14:paraId="50574E87" w14:textId="77777777" w:rsidTr="0082228F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C6A1170" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="006831EC" w:rsidRDefault="00CC4401" w:rsidP="00CC4401">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -10384,51 +10987,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58A86C80" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="0070608F" w:rsidRDefault="00CC4401" w:rsidP="00B8640E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC4401" w:rsidRPr="006831EC" w14:paraId="37E484E9" w14:textId="77777777" w:rsidTr="0082228F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="406C7DB0" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="006831EC" w:rsidRDefault="00CC4401" w:rsidP="00CC4401">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -10458,131 +11097,167 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D8524E0" w14:textId="77777777" w:rsidR="00CC4401" w:rsidRPr="0070608F" w:rsidRDefault="00CC4401" w:rsidP="00B8640E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>uz _____ lp. _____ eksempl.</w:t>
+              <w:t xml:space="preserve">uz _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. _____ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>eksempl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070608F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54CBA8D3" w14:textId="77777777" w:rsidR="00347C25" w:rsidRDefault="00347C25" w:rsidP="004F793B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2671"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0062279B" w:rsidRPr="000A0ABC" w14:paraId="531014AA" w14:textId="77777777" w:rsidTr="00C63C91">
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00E96C82" w14:paraId="531014AA" w14:textId="77777777" w:rsidTr="00C63C91">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21805380" w14:textId="53C7B5C9" w:rsidR="0062279B" w:rsidRPr="0070608F" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12. Kontaktinformācija saziņai un valsts notāra lēmuma paziņošanas veids</w:t>
             </w:r>
             <w:r w:rsidRPr="0070608F" w:rsidDel="00CB0A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062279B" w:rsidRPr="000A0ABC" w14:paraId="7A4B765C" w14:textId="77777777" w:rsidTr="00C63C91">
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00E96C82" w14:paraId="7A4B765C" w14:textId="77777777" w:rsidTr="00C63C91">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AF59C52" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="0070608F" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B7AB21C" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="0070608F" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
               <w:widowControl/>
@@ -10611,80 +11286,79 @@
           </w:p>
           <w:p w14:paraId="1D0F981E" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="0070608F" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062279B" w:rsidRPr="000A0ABC" w14:paraId="18A8C8FF" w14:textId="77777777" w:rsidTr="00C63C91">
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00E96C82" w14:paraId="18A8C8FF" w14:textId="77777777" w:rsidTr="00C63C91">
         <w:trPr>
           <w:trHeight w:val="2400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3C08A1DB" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="0070608F" w:rsidRDefault="0062279B" w:rsidP="0070608F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ja nav aktivizēta e-adrese, valsts notāra lēmumu paziņot:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="323620E8" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="000A0ABC" w:rsidRDefault="0062279B" w:rsidP="0070608F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atzīmēt </w:t>
             </w:r>
@@ -10832,87 +11506,87 @@
           </w:p>
           <w:p w14:paraId="21B83313" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="000A0ABC" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reatabula2"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-341"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7083"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0062279B" w:rsidRPr="000A0ABC" w14:paraId="44D5AAA2" w14:textId="77777777" w:rsidTr="00C63C91">
+            <w:tr w:rsidR="0062279B" w:rsidRPr="00E96C82" w14:paraId="44D5AAA2" w14:textId="77777777" w:rsidTr="00C63C91">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7083" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="328C20DE" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="000A0ABC" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="53FFD55A" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="000A0ABC" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062279B" w:rsidRPr="000A0ABC" w14:paraId="3C1A2CF7" w14:textId="77777777" w:rsidTr="00C63C91">
+      <w:tr w:rsidR="0062279B" w:rsidRPr="00E96C82" w14:paraId="3C1A2CF7" w14:textId="77777777" w:rsidTr="00C63C91">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E339650" w14:textId="77777777" w:rsidR="0062279B" w:rsidRPr="0070608F" w:rsidRDefault="0062279B" w:rsidP="00C63C91">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
@@ -11088,51 +11762,51 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9616" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00590E11" w:rsidRPr="0070608F" w14:paraId="2FC4AEE5" w14:textId="77777777" w:rsidTr="00C8409D">
+      <w:tr w:rsidR="00590E11" w:rsidRPr="00E96C82" w14:paraId="2FC4AEE5" w14:textId="77777777" w:rsidTr="00C8409D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1766E02D" w14:textId="77777777" w:rsidR="00590E11" w:rsidRDefault="000163F9" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070608F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11182,95 +11856,119 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>araksti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA4A115" w14:textId="605F2B1B" w:rsidR="006D618D" w:rsidRPr="006D618D" w:rsidRDefault="006D618D" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>(ja pieteikumu paraksta vairākas personas, sadaļas jākopā)</w:t>
+              <w:t xml:space="preserve">(ja pieteikumu paraksta vairākas personas, sadaļas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>jākopā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E11" w:rsidRPr="0070608F" w14:paraId="69E828E0" w14:textId="77777777" w:rsidTr="00C8409D">
         <w:trPr>
           <w:trHeight w:val="2008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2776623B" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="0070608F" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00590E11" w:rsidRPr="0070608F" w14:paraId="1B9269D6" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="00590E11" w:rsidRPr="00E96C82" w14:paraId="1B9269D6" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="03A33F83" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="0070608F" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>Vārds</w:t>
@@ -11433,51 +12131,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00590E11" w:rsidRPr="0070608F" w14:paraId="7D6369BA" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="00590E11" w:rsidRPr="00E96C82" w14:paraId="7D6369BA" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="36C067A8" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="0070608F" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -11639,51 +12337,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000163F9" w:rsidRPr="0070608F" w14:paraId="1D6F68C3" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="000163F9" w:rsidRPr="00E96C82" w14:paraId="1D6F68C3" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="40F80D5A" w14:textId="77777777" w:rsidR="000163F9" w:rsidRPr="0070608F" w:rsidRDefault="000163F9" w:rsidP="000163F9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -11845,51 +12543,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000163F9" w:rsidRPr="0070608F" w14:paraId="21E8C008" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="000163F9" w:rsidRPr="00E96C82" w14:paraId="21E8C008" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2DD03C6B" w14:textId="77777777" w:rsidR="000163F9" w:rsidRPr="0070608F" w:rsidRDefault="000163F9" w:rsidP="000163F9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -12051,51 +12749,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9322" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3116"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1418"/>
               <w:gridCol w:w="3229"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000163F9" w:rsidRPr="0070608F" w14:paraId="03A050ED" w14:textId="77777777" w:rsidTr="002E2F17">
+            <w:tr w:rsidR="000163F9" w:rsidRPr="00E96C82" w14:paraId="03A050ED" w14:textId="77777777" w:rsidTr="002E2F17">
               <w:trPr>
                 <w:trHeight w:val="583"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3116" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3E906EFC" w14:textId="77777777" w:rsidR="000163F9" w:rsidRPr="0070608F" w:rsidRDefault="000163F9" w:rsidP="000163F9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -12172,50 +12870,51 @@
               <w:trPr>
                 <w:trHeight w:val="589"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="384D3F2F" w14:textId="77777777" w:rsidR="000163F9" w:rsidRPr="0070608F" w:rsidRDefault="000163F9" w:rsidP="000163F9">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Paraksts</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0070608F">
                     <w:rPr>
                       <w:rStyle w:val="Vresatsauce"/>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="067DB290" w14:textId="77777777" w:rsidR="000163F9" w:rsidRPr="0070608F" w:rsidRDefault="000163F9" w:rsidP="000163F9">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4647" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
@@ -12261,266 +12960,292 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="149D1981" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="0070608F" w:rsidRDefault="00590E11" w:rsidP="002E2F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EDF810D" w14:textId="77777777" w:rsidR="00427173" w:rsidRPr="006831EC" w:rsidRDefault="00427173" w:rsidP="00D13EE8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00427173" w:rsidRPr="006831EC" w:rsidSect="00801DE7">
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="340" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="105F069B" w14:textId="77777777" w:rsidR="00830A2F" w:rsidRDefault="00830A2F">
+    <w:p w14:paraId="3EB8A114" w14:textId="77777777" w:rsidR="006802A0" w:rsidRDefault="006802A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B16212C" w14:textId="77777777" w:rsidR="00830A2F" w:rsidRDefault="00830A2F">
+    <w:p w14:paraId="7629E37F" w14:textId="77777777" w:rsidR="006802A0" w:rsidRDefault="006802A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46396FB9" w14:textId="77777777" w:rsidR="00E96C82" w:rsidRDefault="00E96C82">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58617AC6" w14:textId="77777777" w:rsidR="00E96C82" w:rsidRDefault="00E96C82">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C4E62B8" w14:textId="77777777" w:rsidR="00E96C82" w:rsidRDefault="00E96C82">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54478479" w14:textId="77777777" w:rsidR="00830A2F" w:rsidRDefault="00830A2F">
+    <w:p w14:paraId="5DD9D2FB" w14:textId="77777777" w:rsidR="006802A0" w:rsidRDefault="006802A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="069C1081" w14:textId="77777777" w:rsidR="00830A2F" w:rsidRDefault="00830A2F">
+    <w:p w14:paraId="2BDFE088" w14:textId="77777777" w:rsidR="006802A0" w:rsidRDefault="006802A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0A75105D" w14:textId="77777777" w:rsidR="00590E11" w:rsidRPr="0070608F" w:rsidRDefault="00590E11" w:rsidP="00590E11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070608F">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0070608F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neaizpilda, ja dokuments tiek parakstīts ar drošu elektronisko parakstu, kuram pievienots kvalificēts laika zīmogs</w:t>
       </w:r>
       <w:r w:rsidRPr="0070608F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2543E67D" w14:textId="17578F26" w:rsidR="00801DE7" w:rsidRPr="009672B2" w:rsidRDefault="009672B2" w:rsidP="009672B2">
+  <w:p w14:paraId="5483AC3F" w14:textId="77777777" w:rsidR="00E96C82" w:rsidRDefault="00E96C82">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
-      <w:spacing w:before="360"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29675F0B" w14:textId="77777777" w:rsidR="00E96C82" w:rsidRDefault="00E96C82">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C0EF5B5" w14:textId="77777777" w:rsidR="00E96C82" w:rsidRPr="00525650" w:rsidRDefault="00E96C82" w:rsidP="00E96C82">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t xml:space="preserve">Aktualizēts: </w:t>
     </w:r>
-    <w:r w:rsidR="005B0D2E">
-[...14 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
-        <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>01.07.2026.</w:t>
     </w:r>
-    <w:r w:rsidR="0070608F">
-[...14 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="2543E67D" w14:textId="49DE311D" w:rsidR="00801DE7" w:rsidRPr="00E96C82" w:rsidRDefault="00801DE7" w:rsidP="00E96C82">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46E33A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AF41DBE"/>
     <w:lvl w:ilvl="0" w:tplc="2F040112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -13128,53 +13853,53 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1324166569">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1001543231">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="938097679">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1580476805">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1811098331">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="130"/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="24"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -13303,50 +14028,51 @@
     <w:rsid w:val="00095E55"/>
     <w:rsid w:val="0009636B"/>
     <w:rsid w:val="00096954"/>
     <w:rsid w:val="000975AD"/>
     <w:rsid w:val="0009791D"/>
     <w:rsid w:val="00097FA7"/>
     <w:rsid w:val="000A014E"/>
     <w:rsid w:val="000A0ABC"/>
     <w:rsid w:val="000A1519"/>
     <w:rsid w:val="000A1ED5"/>
     <w:rsid w:val="000A2873"/>
     <w:rsid w:val="000A3052"/>
     <w:rsid w:val="000A3272"/>
     <w:rsid w:val="000A3457"/>
     <w:rsid w:val="000A3F03"/>
     <w:rsid w:val="000A4840"/>
     <w:rsid w:val="000A4BA5"/>
     <w:rsid w:val="000A4D74"/>
     <w:rsid w:val="000A4F06"/>
     <w:rsid w:val="000A5206"/>
     <w:rsid w:val="000A57E6"/>
     <w:rsid w:val="000A5872"/>
     <w:rsid w:val="000A5DB2"/>
     <w:rsid w:val="000A5F31"/>
     <w:rsid w:val="000A63BB"/>
+    <w:rsid w:val="000A6EF3"/>
     <w:rsid w:val="000A7398"/>
     <w:rsid w:val="000A790C"/>
     <w:rsid w:val="000B055F"/>
     <w:rsid w:val="000B1C0F"/>
     <w:rsid w:val="000B2586"/>
     <w:rsid w:val="000B2CA3"/>
     <w:rsid w:val="000B2EE6"/>
     <w:rsid w:val="000B362F"/>
     <w:rsid w:val="000B494A"/>
     <w:rsid w:val="000B5105"/>
     <w:rsid w:val="000B52A2"/>
     <w:rsid w:val="000B5AD0"/>
     <w:rsid w:val="000B5D1C"/>
     <w:rsid w:val="000B5D51"/>
     <w:rsid w:val="000B5EB7"/>
     <w:rsid w:val="000B5F34"/>
     <w:rsid w:val="000B7016"/>
     <w:rsid w:val="000C22C9"/>
     <w:rsid w:val="000C29D7"/>
     <w:rsid w:val="000C2F0F"/>
     <w:rsid w:val="000C31B0"/>
     <w:rsid w:val="000C35B6"/>
     <w:rsid w:val="000C38A0"/>
     <w:rsid w:val="000C3B77"/>
     <w:rsid w:val="000C3BCA"/>
@@ -13364,50 +14090,51 @@
     <w:rsid w:val="000D305D"/>
     <w:rsid w:val="000D3C8C"/>
     <w:rsid w:val="000D3ED0"/>
     <w:rsid w:val="000D40B4"/>
     <w:rsid w:val="000D4B1E"/>
     <w:rsid w:val="000D4EEC"/>
     <w:rsid w:val="000D5084"/>
     <w:rsid w:val="000D70CE"/>
     <w:rsid w:val="000D785A"/>
     <w:rsid w:val="000D7C56"/>
     <w:rsid w:val="000E08FC"/>
     <w:rsid w:val="000E1AB9"/>
     <w:rsid w:val="000E29C4"/>
     <w:rsid w:val="000E2CEA"/>
     <w:rsid w:val="000E3A8F"/>
     <w:rsid w:val="000E464B"/>
     <w:rsid w:val="000E4706"/>
     <w:rsid w:val="000E5CC9"/>
     <w:rsid w:val="000E6165"/>
     <w:rsid w:val="000F0AC2"/>
     <w:rsid w:val="000F0ED6"/>
     <w:rsid w:val="000F136A"/>
     <w:rsid w:val="000F21D4"/>
     <w:rsid w:val="000F2FBB"/>
     <w:rsid w:val="000F3131"/>
+    <w:rsid w:val="000F3310"/>
     <w:rsid w:val="000F3F2D"/>
     <w:rsid w:val="000F476B"/>
     <w:rsid w:val="000F4782"/>
     <w:rsid w:val="000F4E0D"/>
     <w:rsid w:val="000F659B"/>
     <w:rsid w:val="000F7991"/>
     <w:rsid w:val="000F7E16"/>
     <w:rsid w:val="00103CC7"/>
     <w:rsid w:val="0010419C"/>
     <w:rsid w:val="00104954"/>
     <w:rsid w:val="00105C98"/>
     <w:rsid w:val="00105FC7"/>
     <w:rsid w:val="00106CBA"/>
     <w:rsid w:val="00107AC3"/>
     <w:rsid w:val="00107F11"/>
     <w:rsid w:val="0011016F"/>
     <w:rsid w:val="001102BD"/>
     <w:rsid w:val="001105C1"/>
     <w:rsid w:val="0011086A"/>
     <w:rsid w:val="00110F08"/>
     <w:rsid w:val="00111A27"/>
     <w:rsid w:val="00111BE2"/>
     <w:rsid w:val="00112172"/>
     <w:rsid w:val="001122E6"/>
     <w:rsid w:val="00112C27"/>
@@ -13565,50 +14292,51 @@
     <w:rsid w:val="001C4FCB"/>
     <w:rsid w:val="001C5275"/>
     <w:rsid w:val="001C59D4"/>
     <w:rsid w:val="001C762C"/>
     <w:rsid w:val="001C7C9C"/>
     <w:rsid w:val="001D2844"/>
     <w:rsid w:val="001D3193"/>
     <w:rsid w:val="001D3F25"/>
     <w:rsid w:val="001D413F"/>
     <w:rsid w:val="001D425F"/>
     <w:rsid w:val="001D482C"/>
     <w:rsid w:val="001D4C3B"/>
     <w:rsid w:val="001D5212"/>
     <w:rsid w:val="001D5949"/>
     <w:rsid w:val="001D6777"/>
     <w:rsid w:val="001D6DDA"/>
     <w:rsid w:val="001D6E96"/>
     <w:rsid w:val="001D7AD9"/>
     <w:rsid w:val="001E02E7"/>
     <w:rsid w:val="001E2D89"/>
     <w:rsid w:val="001E31BB"/>
     <w:rsid w:val="001E32A7"/>
     <w:rsid w:val="001E371E"/>
     <w:rsid w:val="001E39F9"/>
     <w:rsid w:val="001E506E"/>
+    <w:rsid w:val="001E72F9"/>
     <w:rsid w:val="001E7EE8"/>
     <w:rsid w:val="001F25AF"/>
     <w:rsid w:val="001F37DB"/>
     <w:rsid w:val="001F4420"/>
     <w:rsid w:val="001F4641"/>
     <w:rsid w:val="001F4C23"/>
     <w:rsid w:val="001F64D5"/>
     <w:rsid w:val="00201E2D"/>
     <w:rsid w:val="00202690"/>
     <w:rsid w:val="002027F7"/>
     <w:rsid w:val="002037B3"/>
     <w:rsid w:val="00203B30"/>
     <w:rsid w:val="00203BD9"/>
     <w:rsid w:val="002040F4"/>
     <w:rsid w:val="00204130"/>
     <w:rsid w:val="00205203"/>
     <w:rsid w:val="00205828"/>
     <w:rsid w:val="00206805"/>
     <w:rsid w:val="00206A65"/>
     <w:rsid w:val="00206D28"/>
     <w:rsid w:val="002070CD"/>
     <w:rsid w:val="00207B0A"/>
     <w:rsid w:val="00210C4B"/>
     <w:rsid w:val="0021103F"/>
     <w:rsid w:val="00211651"/>
@@ -13637,50 +14365,51 @@
     <w:rsid w:val="002378B3"/>
     <w:rsid w:val="00237B87"/>
     <w:rsid w:val="0024044A"/>
     <w:rsid w:val="002406FE"/>
     <w:rsid w:val="00240D4A"/>
     <w:rsid w:val="002411BD"/>
     <w:rsid w:val="0024136C"/>
     <w:rsid w:val="00243080"/>
     <w:rsid w:val="002447AE"/>
     <w:rsid w:val="00245EBB"/>
     <w:rsid w:val="002467B1"/>
     <w:rsid w:val="002472DA"/>
     <w:rsid w:val="0024760A"/>
     <w:rsid w:val="0025034E"/>
     <w:rsid w:val="002504FB"/>
     <w:rsid w:val="00251717"/>
     <w:rsid w:val="00251F19"/>
     <w:rsid w:val="00251FF0"/>
     <w:rsid w:val="0025291B"/>
     <w:rsid w:val="00252B8D"/>
     <w:rsid w:val="00252E4F"/>
     <w:rsid w:val="00253620"/>
     <w:rsid w:val="00253664"/>
     <w:rsid w:val="0025416E"/>
     <w:rsid w:val="002552A7"/>
+    <w:rsid w:val="002556B3"/>
     <w:rsid w:val="0025615A"/>
     <w:rsid w:val="00256308"/>
     <w:rsid w:val="00257507"/>
     <w:rsid w:val="00257982"/>
     <w:rsid w:val="00257F3B"/>
     <w:rsid w:val="00260667"/>
     <w:rsid w:val="00260EFE"/>
     <w:rsid w:val="00261F20"/>
     <w:rsid w:val="00262807"/>
     <w:rsid w:val="00262CA3"/>
     <w:rsid w:val="00262D98"/>
     <w:rsid w:val="00263295"/>
     <w:rsid w:val="00263EB1"/>
     <w:rsid w:val="0026422E"/>
     <w:rsid w:val="002643FA"/>
     <w:rsid w:val="00265FDA"/>
     <w:rsid w:val="00266041"/>
     <w:rsid w:val="00266E8F"/>
     <w:rsid w:val="002704F6"/>
     <w:rsid w:val="0027082D"/>
     <w:rsid w:val="00270B86"/>
     <w:rsid w:val="00272421"/>
     <w:rsid w:val="002727AB"/>
     <w:rsid w:val="0027376B"/>
     <w:rsid w:val="00273D32"/>
@@ -13766,50 +14495,51 @@
     <w:rsid w:val="002C0195"/>
     <w:rsid w:val="002C03E9"/>
     <w:rsid w:val="002C21EF"/>
     <w:rsid w:val="002C304A"/>
     <w:rsid w:val="002C3400"/>
     <w:rsid w:val="002C4112"/>
     <w:rsid w:val="002C53DC"/>
     <w:rsid w:val="002C592C"/>
     <w:rsid w:val="002C6ABC"/>
     <w:rsid w:val="002C7C7A"/>
     <w:rsid w:val="002D01B3"/>
     <w:rsid w:val="002D0843"/>
     <w:rsid w:val="002D0C32"/>
     <w:rsid w:val="002D13DC"/>
     <w:rsid w:val="002D356C"/>
     <w:rsid w:val="002D404E"/>
     <w:rsid w:val="002D41CD"/>
     <w:rsid w:val="002D426B"/>
     <w:rsid w:val="002D4372"/>
     <w:rsid w:val="002D49BC"/>
     <w:rsid w:val="002D5A91"/>
     <w:rsid w:val="002D5D61"/>
     <w:rsid w:val="002D60F0"/>
     <w:rsid w:val="002D60FA"/>
     <w:rsid w:val="002D63CC"/>
+    <w:rsid w:val="002D6FDD"/>
     <w:rsid w:val="002E27E0"/>
     <w:rsid w:val="002E2977"/>
     <w:rsid w:val="002E2E8F"/>
     <w:rsid w:val="002E2F1F"/>
     <w:rsid w:val="002E31E2"/>
     <w:rsid w:val="002E335A"/>
     <w:rsid w:val="002E3470"/>
     <w:rsid w:val="002E431A"/>
     <w:rsid w:val="002E4640"/>
     <w:rsid w:val="002E4EC1"/>
     <w:rsid w:val="002E503C"/>
     <w:rsid w:val="002E511D"/>
     <w:rsid w:val="002E6331"/>
     <w:rsid w:val="002E6818"/>
     <w:rsid w:val="002E7848"/>
     <w:rsid w:val="002E7F91"/>
     <w:rsid w:val="002E7FE9"/>
     <w:rsid w:val="002F0841"/>
     <w:rsid w:val="002F0A2A"/>
     <w:rsid w:val="002F0DA8"/>
     <w:rsid w:val="002F1C0D"/>
     <w:rsid w:val="002F1F15"/>
     <w:rsid w:val="002F219E"/>
     <w:rsid w:val="002F22A8"/>
     <w:rsid w:val="002F2709"/>
@@ -14127,66 +14857,68 @@
     <w:rsid w:val="00434F02"/>
     <w:rsid w:val="0043788B"/>
     <w:rsid w:val="00437AD9"/>
     <w:rsid w:val="00437F31"/>
     <w:rsid w:val="004402EC"/>
     <w:rsid w:val="0044044F"/>
     <w:rsid w:val="00440CEA"/>
     <w:rsid w:val="00441B16"/>
     <w:rsid w:val="0044358E"/>
     <w:rsid w:val="0044465B"/>
     <w:rsid w:val="004447F2"/>
     <w:rsid w:val="00444A13"/>
     <w:rsid w:val="00444C3B"/>
     <w:rsid w:val="00444F46"/>
     <w:rsid w:val="004455C9"/>
     <w:rsid w:val="00445674"/>
     <w:rsid w:val="0044631E"/>
     <w:rsid w:val="0044698B"/>
     <w:rsid w:val="00447CCA"/>
     <w:rsid w:val="00450E65"/>
     <w:rsid w:val="00450EDF"/>
     <w:rsid w:val="00451B2B"/>
     <w:rsid w:val="00451EBD"/>
     <w:rsid w:val="00452EAC"/>
     <w:rsid w:val="00453731"/>
+    <w:rsid w:val="00453802"/>
     <w:rsid w:val="00453869"/>
     <w:rsid w:val="0045387C"/>
     <w:rsid w:val="00453A82"/>
     <w:rsid w:val="00456585"/>
     <w:rsid w:val="00456AA0"/>
     <w:rsid w:val="00456F68"/>
     <w:rsid w:val="00457FED"/>
     <w:rsid w:val="00460402"/>
     <w:rsid w:val="00460AB8"/>
     <w:rsid w:val="00460CAC"/>
     <w:rsid w:val="004616B5"/>
     <w:rsid w:val="004636E9"/>
     <w:rsid w:val="00466C28"/>
     <w:rsid w:val="0046717D"/>
     <w:rsid w:val="00467283"/>
     <w:rsid w:val="004673D3"/>
+    <w:rsid w:val="00470093"/>
     <w:rsid w:val="0047030A"/>
     <w:rsid w:val="004715CB"/>
     <w:rsid w:val="00471B1B"/>
     <w:rsid w:val="004728A7"/>
     <w:rsid w:val="0047293C"/>
     <w:rsid w:val="00472F0E"/>
     <w:rsid w:val="00472F50"/>
     <w:rsid w:val="004746D9"/>
     <w:rsid w:val="00474706"/>
     <w:rsid w:val="0047485F"/>
     <w:rsid w:val="00475869"/>
     <w:rsid w:val="00475E1B"/>
     <w:rsid w:val="004763B3"/>
     <w:rsid w:val="004765DC"/>
     <w:rsid w:val="0047673B"/>
     <w:rsid w:val="004767C7"/>
     <w:rsid w:val="00476825"/>
     <w:rsid w:val="00477038"/>
     <w:rsid w:val="00477E89"/>
     <w:rsid w:val="00480230"/>
     <w:rsid w:val="00480452"/>
     <w:rsid w:val="0048177B"/>
     <w:rsid w:val="004818C2"/>
     <w:rsid w:val="004825AA"/>
     <w:rsid w:val="00482CD2"/>
@@ -14285,50 +15017,51 @@
     <w:rsid w:val="004E5355"/>
     <w:rsid w:val="004E5693"/>
     <w:rsid w:val="004E5984"/>
     <w:rsid w:val="004E6765"/>
     <w:rsid w:val="004E6900"/>
     <w:rsid w:val="004E6ECF"/>
     <w:rsid w:val="004E75DB"/>
     <w:rsid w:val="004E7E0E"/>
     <w:rsid w:val="004F04FF"/>
     <w:rsid w:val="004F1F13"/>
     <w:rsid w:val="004F21FF"/>
     <w:rsid w:val="004F244B"/>
     <w:rsid w:val="004F2E58"/>
     <w:rsid w:val="004F2EBA"/>
     <w:rsid w:val="004F31D0"/>
     <w:rsid w:val="004F51E8"/>
     <w:rsid w:val="004F52BC"/>
     <w:rsid w:val="004F5F3B"/>
     <w:rsid w:val="004F793B"/>
     <w:rsid w:val="004F7A2E"/>
     <w:rsid w:val="00500C4A"/>
     <w:rsid w:val="00500D64"/>
     <w:rsid w:val="005042AC"/>
     <w:rsid w:val="005046A7"/>
     <w:rsid w:val="00504D1F"/>
+    <w:rsid w:val="0050648C"/>
     <w:rsid w:val="00507958"/>
     <w:rsid w:val="00510072"/>
     <w:rsid w:val="005109B8"/>
     <w:rsid w:val="00511249"/>
     <w:rsid w:val="005118EF"/>
     <w:rsid w:val="005119F3"/>
     <w:rsid w:val="00513183"/>
     <w:rsid w:val="00514172"/>
     <w:rsid w:val="0051462F"/>
     <w:rsid w:val="00514C4E"/>
     <w:rsid w:val="00514E15"/>
     <w:rsid w:val="00514F7D"/>
     <w:rsid w:val="00515407"/>
     <w:rsid w:val="005164B8"/>
     <w:rsid w:val="00516BFA"/>
     <w:rsid w:val="00516F4B"/>
     <w:rsid w:val="00517CB7"/>
     <w:rsid w:val="00517DA5"/>
     <w:rsid w:val="005200E5"/>
     <w:rsid w:val="00520495"/>
     <w:rsid w:val="0052083B"/>
     <w:rsid w:val="00520E56"/>
     <w:rsid w:val="0052143C"/>
     <w:rsid w:val="005214B2"/>
     <w:rsid w:val="005221F4"/>
@@ -14337,50 +15070,51 @@
     <w:rsid w:val="005231C5"/>
     <w:rsid w:val="00523F2F"/>
     <w:rsid w:val="00524047"/>
     <w:rsid w:val="00524E2F"/>
     <w:rsid w:val="00525529"/>
     <w:rsid w:val="00526915"/>
     <w:rsid w:val="005270A3"/>
     <w:rsid w:val="005301F3"/>
     <w:rsid w:val="00531FC6"/>
     <w:rsid w:val="00532AD0"/>
     <w:rsid w:val="00533B65"/>
     <w:rsid w:val="00534595"/>
     <w:rsid w:val="005345A9"/>
     <w:rsid w:val="005347C1"/>
     <w:rsid w:val="00535C81"/>
     <w:rsid w:val="00535E71"/>
     <w:rsid w:val="005373BA"/>
     <w:rsid w:val="005407AC"/>
     <w:rsid w:val="005408F2"/>
     <w:rsid w:val="0054151B"/>
     <w:rsid w:val="00541D92"/>
     <w:rsid w:val="00542BE6"/>
     <w:rsid w:val="005452B3"/>
     <w:rsid w:val="00545C18"/>
     <w:rsid w:val="00545C3C"/>
+    <w:rsid w:val="005460FF"/>
     <w:rsid w:val="0054796E"/>
     <w:rsid w:val="005479A3"/>
     <w:rsid w:val="0055033C"/>
     <w:rsid w:val="00550C86"/>
     <w:rsid w:val="00551678"/>
     <w:rsid w:val="00551AA8"/>
     <w:rsid w:val="005521E1"/>
     <w:rsid w:val="00553255"/>
     <w:rsid w:val="00554659"/>
     <w:rsid w:val="0055471F"/>
     <w:rsid w:val="00557FBD"/>
     <w:rsid w:val="00561521"/>
     <w:rsid w:val="00561B47"/>
     <w:rsid w:val="00561F05"/>
     <w:rsid w:val="00562543"/>
     <w:rsid w:val="00562768"/>
     <w:rsid w:val="00562FA9"/>
     <w:rsid w:val="00563AE2"/>
     <w:rsid w:val="00563B68"/>
     <w:rsid w:val="00563DDB"/>
     <w:rsid w:val="005648CF"/>
     <w:rsid w:val="005651AC"/>
     <w:rsid w:val="00565F21"/>
     <w:rsid w:val="0056639C"/>
     <w:rsid w:val="00566BB8"/>
@@ -14589,91 +15323,93 @@
     <w:rsid w:val="0064629A"/>
     <w:rsid w:val="0064664A"/>
     <w:rsid w:val="00646A82"/>
     <w:rsid w:val="00646BA5"/>
     <w:rsid w:val="006470B2"/>
     <w:rsid w:val="00647228"/>
     <w:rsid w:val="006477FE"/>
     <w:rsid w:val="006500EA"/>
     <w:rsid w:val="006505FE"/>
     <w:rsid w:val="00650D9A"/>
     <w:rsid w:val="00650E2B"/>
     <w:rsid w:val="00651328"/>
     <w:rsid w:val="006515C9"/>
     <w:rsid w:val="00651813"/>
     <w:rsid w:val="00651C8E"/>
     <w:rsid w:val="0065238B"/>
     <w:rsid w:val="00652720"/>
     <w:rsid w:val="006528E4"/>
     <w:rsid w:val="006531AF"/>
     <w:rsid w:val="00653343"/>
     <w:rsid w:val="006547B7"/>
     <w:rsid w:val="00654B0C"/>
     <w:rsid w:val="00654D5C"/>
     <w:rsid w:val="0065641A"/>
     <w:rsid w:val="00656BE7"/>
+    <w:rsid w:val="00657157"/>
     <w:rsid w:val="006571B4"/>
     <w:rsid w:val="006574B0"/>
     <w:rsid w:val="00657929"/>
     <w:rsid w:val="006602A5"/>
     <w:rsid w:val="006602CD"/>
     <w:rsid w:val="0066095C"/>
     <w:rsid w:val="00660D58"/>
     <w:rsid w:val="0066175A"/>
     <w:rsid w:val="00661A37"/>
     <w:rsid w:val="00661AA6"/>
     <w:rsid w:val="006622BF"/>
     <w:rsid w:val="00662BBA"/>
     <w:rsid w:val="006638E2"/>
     <w:rsid w:val="006642BD"/>
     <w:rsid w:val="00664539"/>
     <w:rsid w:val="006645E9"/>
     <w:rsid w:val="00664C22"/>
     <w:rsid w:val="00665298"/>
     <w:rsid w:val="00665AFA"/>
     <w:rsid w:val="00665C37"/>
     <w:rsid w:val="00667DC1"/>
     <w:rsid w:val="00670AE7"/>
     <w:rsid w:val="00670F92"/>
     <w:rsid w:val="00671637"/>
     <w:rsid w:val="00671DC7"/>
     <w:rsid w:val="0067203E"/>
     <w:rsid w:val="00672796"/>
     <w:rsid w:val="00673538"/>
     <w:rsid w:val="006745AB"/>
     <w:rsid w:val="00674725"/>
     <w:rsid w:val="00674BCA"/>
     <w:rsid w:val="00674DE6"/>
     <w:rsid w:val="00675569"/>
     <w:rsid w:val="00675616"/>
     <w:rsid w:val="00675C0B"/>
     <w:rsid w:val="006766CB"/>
     <w:rsid w:val="00676AD0"/>
     <w:rsid w:val="00676CB1"/>
     <w:rsid w:val="006779E7"/>
     <w:rsid w:val="00677AC0"/>
     <w:rsid w:val="00677D49"/>
+    <w:rsid w:val="006802A0"/>
     <w:rsid w:val="00680F6F"/>
     <w:rsid w:val="006815AB"/>
     <w:rsid w:val="006822B7"/>
     <w:rsid w:val="00682934"/>
     <w:rsid w:val="00682997"/>
     <w:rsid w:val="006831EC"/>
     <w:rsid w:val="006832F9"/>
     <w:rsid w:val="0068383D"/>
     <w:rsid w:val="00683D69"/>
     <w:rsid w:val="00684BB3"/>
     <w:rsid w:val="0068519F"/>
     <w:rsid w:val="006854A9"/>
     <w:rsid w:val="00685BD8"/>
     <w:rsid w:val="00685F98"/>
     <w:rsid w:val="00686071"/>
     <w:rsid w:val="00687809"/>
     <w:rsid w:val="00687A12"/>
     <w:rsid w:val="00687F9F"/>
     <w:rsid w:val="00690066"/>
     <w:rsid w:val="00690E47"/>
     <w:rsid w:val="00691BBF"/>
     <w:rsid w:val="00691D40"/>
     <w:rsid w:val="006927B0"/>
     <w:rsid w:val="006929F2"/>
     <w:rsid w:val="00692CD0"/>
@@ -14725,50 +15461,51 @@
     <w:rsid w:val="006C2C70"/>
     <w:rsid w:val="006C2F67"/>
     <w:rsid w:val="006C4388"/>
     <w:rsid w:val="006C4A23"/>
     <w:rsid w:val="006C5893"/>
     <w:rsid w:val="006C5D52"/>
     <w:rsid w:val="006C6358"/>
     <w:rsid w:val="006C6693"/>
     <w:rsid w:val="006C696B"/>
     <w:rsid w:val="006D03B2"/>
     <w:rsid w:val="006D11B5"/>
     <w:rsid w:val="006D197A"/>
     <w:rsid w:val="006D197E"/>
     <w:rsid w:val="006D1C4B"/>
     <w:rsid w:val="006D1F6F"/>
     <w:rsid w:val="006D23BF"/>
     <w:rsid w:val="006D2507"/>
     <w:rsid w:val="006D2874"/>
     <w:rsid w:val="006D2AC3"/>
     <w:rsid w:val="006D2D05"/>
     <w:rsid w:val="006D2E10"/>
     <w:rsid w:val="006D3241"/>
     <w:rsid w:val="006D3384"/>
     <w:rsid w:val="006D36F1"/>
     <w:rsid w:val="006D3C47"/>
+    <w:rsid w:val="006D446A"/>
     <w:rsid w:val="006D473A"/>
     <w:rsid w:val="006D4795"/>
     <w:rsid w:val="006D4E35"/>
     <w:rsid w:val="006D54FD"/>
     <w:rsid w:val="006D5B84"/>
     <w:rsid w:val="006D5E64"/>
     <w:rsid w:val="006D5EA1"/>
     <w:rsid w:val="006D618D"/>
     <w:rsid w:val="006E0C68"/>
     <w:rsid w:val="006E0D01"/>
     <w:rsid w:val="006E1515"/>
     <w:rsid w:val="006E157E"/>
     <w:rsid w:val="006E1E4B"/>
     <w:rsid w:val="006E26C6"/>
     <w:rsid w:val="006E26D1"/>
     <w:rsid w:val="006E2B73"/>
     <w:rsid w:val="006E31E4"/>
     <w:rsid w:val="006E3814"/>
     <w:rsid w:val="006E6485"/>
     <w:rsid w:val="006E6A43"/>
     <w:rsid w:val="006E73F4"/>
     <w:rsid w:val="006E744F"/>
     <w:rsid w:val="006F0308"/>
     <w:rsid w:val="006F1D8D"/>
     <w:rsid w:val="006F1E73"/>
@@ -15635,50 +16372,51 @@
     <w:rsid w:val="00AC263E"/>
     <w:rsid w:val="00AC3BAD"/>
     <w:rsid w:val="00AC3E30"/>
     <w:rsid w:val="00AC42A5"/>
     <w:rsid w:val="00AC49AF"/>
     <w:rsid w:val="00AC4C27"/>
     <w:rsid w:val="00AC5765"/>
     <w:rsid w:val="00AC5D4F"/>
     <w:rsid w:val="00AC6E5E"/>
     <w:rsid w:val="00AC6F58"/>
     <w:rsid w:val="00AC7F00"/>
     <w:rsid w:val="00AD0013"/>
     <w:rsid w:val="00AD17E3"/>
     <w:rsid w:val="00AD289D"/>
     <w:rsid w:val="00AD2953"/>
     <w:rsid w:val="00AD3510"/>
     <w:rsid w:val="00AD42C7"/>
     <w:rsid w:val="00AD725A"/>
     <w:rsid w:val="00AD7A6B"/>
     <w:rsid w:val="00AE0686"/>
     <w:rsid w:val="00AE068D"/>
     <w:rsid w:val="00AE0BE4"/>
     <w:rsid w:val="00AE128A"/>
     <w:rsid w:val="00AE1EAA"/>
     <w:rsid w:val="00AE2577"/>
+    <w:rsid w:val="00AE2F87"/>
     <w:rsid w:val="00AE331B"/>
     <w:rsid w:val="00AE46C9"/>
     <w:rsid w:val="00AE4E01"/>
     <w:rsid w:val="00AE5031"/>
     <w:rsid w:val="00AE58A0"/>
     <w:rsid w:val="00AE5C17"/>
     <w:rsid w:val="00AF07D3"/>
     <w:rsid w:val="00AF1FC8"/>
     <w:rsid w:val="00AF210D"/>
     <w:rsid w:val="00AF2141"/>
     <w:rsid w:val="00AF29DF"/>
     <w:rsid w:val="00AF2E24"/>
     <w:rsid w:val="00AF3DCB"/>
     <w:rsid w:val="00AF5BBA"/>
     <w:rsid w:val="00AF741C"/>
     <w:rsid w:val="00B000C0"/>
     <w:rsid w:val="00B007CF"/>
     <w:rsid w:val="00B0096F"/>
     <w:rsid w:val="00B00C91"/>
     <w:rsid w:val="00B01610"/>
     <w:rsid w:val="00B0196B"/>
     <w:rsid w:val="00B01A15"/>
     <w:rsid w:val="00B01C6E"/>
     <w:rsid w:val="00B0233D"/>
     <w:rsid w:val="00B03098"/>
@@ -16464,50 +17202,51 @@
     <w:rsid w:val="00E80030"/>
     <w:rsid w:val="00E800C5"/>
     <w:rsid w:val="00E81ECD"/>
     <w:rsid w:val="00E8230F"/>
     <w:rsid w:val="00E83F30"/>
     <w:rsid w:val="00E84899"/>
     <w:rsid w:val="00E84B17"/>
     <w:rsid w:val="00E852E8"/>
     <w:rsid w:val="00E853B9"/>
     <w:rsid w:val="00E856F3"/>
     <w:rsid w:val="00E85963"/>
     <w:rsid w:val="00E864B6"/>
     <w:rsid w:val="00E86FEB"/>
     <w:rsid w:val="00E87206"/>
     <w:rsid w:val="00E8749F"/>
     <w:rsid w:val="00E87D2B"/>
     <w:rsid w:val="00E90B07"/>
     <w:rsid w:val="00E90D99"/>
     <w:rsid w:val="00E91BB5"/>
     <w:rsid w:val="00E91CA6"/>
     <w:rsid w:val="00E95982"/>
     <w:rsid w:val="00E96333"/>
     <w:rsid w:val="00E964C9"/>
     <w:rsid w:val="00E965AB"/>
     <w:rsid w:val="00E96C06"/>
+    <w:rsid w:val="00E96C82"/>
     <w:rsid w:val="00EA00BF"/>
     <w:rsid w:val="00EA04CD"/>
     <w:rsid w:val="00EA1008"/>
     <w:rsid w:val="00EA10A8"/>
     <w:rsid w:val="00EA1302"/>
     <w:rsid w:val="00EA1973"/>
     <w:rsid w:val="00EA26AF"/>
     <w:rsid w:val="00EA2C62"/>
     <w:rsid w:val="00EA34D7"/>
     <w:rsid w:val="00EA3C53"/>
     <w:rsid w:val="00EA3FF1"/>
     <w:rsid w:val="00EA411F"/>
     <w:rsid w:val="00EA529C"/>
     <w:rsid w:val="00EA5619"/>
     <w:rsid w:val="00EA5CC7"/>
     <w:rsid w:val="00EA69F7"/>
     <w:rsid w:val="00EA73E6"/>
     <w:rsid w:val="00EA7E71"/>
     <w:rsid w:val="00EB015A"/>
     <w:rsid w:val="00EB0B5A"/>
     <w:rsid w:val="00EB166B"/>
     <w:rsid w:val="00EB1697"/>
     <w:rsid w:val="00EB1762"/>
     <w:rsid w:val="00EB1924"/>
     <w:rsid w:val="00EB21E5"/>
@@ -17743,51 +18482,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2079326236">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registrs.ur.gov.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18058,146 +18797,146 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d7fe929244427d153354a6f69ff8932">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c2e06b420d31f015b87751ea585ad36" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="09cf2d933525f7b333fc7a849408c78b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30691905f7116b460c0a2cf6ebbf4865" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="feb8e41d-b3c4-40be-8989-5ec7457f871d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="926fc89a-c7ca-494a-8442-c6ac0b46553a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3be3ed1c-9784-413f-b027-10b84d4b8473}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16ef35c2-c824-470e-8207-32be1609ee03}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="926fc89a-c7ca-494a-8442-c6ac0b46553a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -18265,134 +19004,140 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6128C07A-97B3-468E-8A6C-15F2B15F2F42}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B140CC7-961B-437F-B3B9-0830AFB49F1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C39A60-56EF-42BF-855E-0A2AD4C6A432}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7E44C64-AD16-401F-83A5-B6815B5DB5BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F7DC5F0-8CB9-4ECD-93F6-77D4EDDCE544}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>3825</Characters>
+  <Pages>8</Pages>
+  <Words>1327</Words>
+  <Characters>9481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>451</Lines>
+  <Paragraphs>263</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10513</CharactersWithSpaces>
+  <CharactersWithSpaces>10545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>UR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009EDF9F539DAD2742B4E61274CD58BE5E</vt:lpwstr>
   </property>